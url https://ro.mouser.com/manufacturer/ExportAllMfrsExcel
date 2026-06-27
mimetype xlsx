--- v0 (2026-05-25)
+++ v1 (2026-06-27)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView yWindow="460" windowWidth="25600" windowHeight="18380" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1285" uniqueCount="1285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1289" uniqueCount="1289">
   <si>
     <t>0xDA</t>
   </si>
   <si>
     <t>1BitSquared</t>
   </si>
   <si>
     <t>1Global</t>
   </si>
   <si>
     <t>2J Antennas</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>4D LCD</t>
   </si>
   <si>
     <t>4D Systems</t>
   </si>
   <si>
     <t>AAElectronics</t>
   </si>
   <si>
@@ -764,50 +764,53 @@
   <si>
     <t>CONEC / Amphenol</t>
   </si>
   <si>
     <t>Conexio Technologies</t>
   </si>
   <si>
     <t>congatec</t>
   </si>
   <si>
     <t>Connaxio</t>
   </si>
   <si>
     <t>Connected Development</t>
   </si>
   <si>
     <t>Connective Peripherals</t>
   </si>
   <si>
     <t>CONTRIK / NEUTRIK</t>
   </si>
   <si>
     <t>Contrinex / Molex</t>
   </si>
   <si>
+    <t>ControlByWeb</t>
+  </si>
+  <si>
     <t>CONXALL</t>
   </si>
   <si>
     <t>Cooper Bussmann / Eaton</t>
   </si>
   <si>
     <t>Cooper Tools</t>
   </si>
   <si>
     <t>Coral</t>
   </si>
   <si>
     <t>Corcom / TE Connectivity</t>
   </si>
   <si>
     <t>Cornell Dubilier (CDE) / Knowles</t>
   </si>
   <si>
     <t>Corning</t>
   </si>
   <si>
     <t>Cosel</t>
   </si>
   <si>
     <t>COSELSYNC</t>
@@ -1166,50 +1169,56 @@
   <si>
     <t>E-Switch</t>
   </si>
   <si>
     <t>E-T-A Circuit Breakers</t>
   </si>
   <si>
     <t>ETA-USA</t>
   </si>
   <si>
     <t>ETI Systems</t>
   </si>
   <si>
     <t>Eupec / Infineon</t>
   </si>
   <si>
     <t>Eurolan</t>
   </si>
   <si>
     <t>Europe Chemi-Con</t>
   </si>
   <si>
     <t>Eurotech</t>
   </si>
   <si>
+    <t>Evans / Evans Group</t>
+  </si>
+  <si>
+    <t>Evans Group</t>
+  </si>
+  <si>
     <t>Everlight</t>
   </si>
   <si>
     <t>EverPro / Kaga FEI</t>
   </si>
   <si>
     <t>Everspin Technologies</t>
   </si>
   <si>
     <t>Evezor</t>
   </si>
   <si>
     <t>Evox Rifa / KEMET</t>
   </si>
   <si>
     <t>Exar / MaxLinear</t>
   </si>
   <si>
     <t>Exascend</t>
   </si>
   <si>
     <t>Excamera Labs</t>
   </si>
   <si>
     <t>Excelsys / Advanced Energy</t>
@@ -1643,50 +1652,53 @@
   <si>
     <t>International Rectifier / Infineon</t>
   </si>
   <si>
     <t>Intersil / Renesas</t>
   </si>
   <si>
     <t>Intrinsyc</t>
   </si>
   <si>
     <t>InvenSense / TDK</t>
   </si>
   <si>
     <t>Inventek Systems</t>
   </si>
   <si>
     <t>Inventus Power</t>
   </si>
   <si>
     <t>Io Audio Technologies</t>
   </si>
   <si>
     <t>Ionissimo / Murata</t>
   </si>
   <si>
+    <t>IoT Antennas / Amphenol</t>
+  </si>
+  <si>
     <t>IoTeX</t>
   </si>
   <si>
     <t>IoTize</t>
   </si>
   <si>
     <t>IQD</t>
   </si>
   <si>
     <t>IRC / TT Electronics</t>
   </si>
   <si>
     <t>ISI / Molex</t>
   </si>
   <si>
     <t>Iso-Tip</t>
   </si>
   <si>
     <t>Isotope Engineering</t>
   </si>
   <si>
     <t>ISSI</t>
   </si>
   <si>
     <t>I-SYST</t>
@@ -2513,50 +2525,53 @@
   <si>
     <t>Packard Electric / Delphi</t>
   </si>
   <si>
     <t>PacTec</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>Panavise</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>PANJIT</t>
   </si>
   <si>
     <t>Parallax</t>
   </si>
   <si>
     <t>Parallax Power</t>
   </si>
   <si>
+    <t>Parker Chomerics</t>
+  </si>
+  <si>
     <t>Parlex / Johnson Electric</t>
   </si>
   <si>
     <t>Particle</t>
   </si>
   <si>
     <t>Pasternack</t>
   </si>
   <si>
     <t>PCB Arts</t>
   </si>
   <si>
     <t>PCB Piezotronics / Amphenol</t>
   </si>
   <si>
     <t>PCD / Amphenol</t>
   </si>
   <si>
     <t>PCD Shenzhen / Amphenol</t>
   </si>
   <si>
     <t>PCTEL / Amphenol</t>
   </si>
   <si>
     <t>PEM</t>
@@ -2726,59 +2741,50 @@
   <si>
     <t>PulseCore Semiconductor (onsemi)</t>
   </si>
   <si>
     <t>PulseR Electronics</t>
   </si>
   <si>
     <t>Q Microwave / Amphenol</t>
   </si>
   <si>
     <t>Q-Cee's / TE Connectivity</t>
   </si>
   <si>
     <t>Qoitech</t>
   </si>
   <si>
     <t>Qorvo</t>
   </si>
   <si>
     <t>Qualcomm RF360</t>
   </si>
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
-    <t>Quantic Evans</t>
-[...7 lines deleted...]
-  <si>
     <t>Quatech / B+B SmartWorx</t>
   </si>
   <si>
     <t>Quectel</t>
   </si>
   <si>
     <t>QuickLogic</t>
   </si>
   <si>
     <t>Rabbit Semiconductor</t>
   </si>
   <si>
     <t>Radiall</t>
   </si>
   <si>
     <t>Radiona</t>
   </si>
   <si>
     <t>Radiotronix</t>
   </si>
   <si>
     <t>RAF Electronic Hardware</t>
   </si>
   <si>
     <t>RAFI</t>
@@ -3053,50 +3059,53 @@
   <si>
     <t>Sequans</t>
   </si>
   <si>
     <t>Sequent Microsystems</t>
   </si>
   <si>
     <t>Serpac</t>
   </si>
   <si>
     <t>Servometer</t>
   </si>
   <si>
     <t>Sfera Labs</t>
   </si>
   <si>
     <t>Sfernice / Vishay</t>
   </si>
   <si>
     <t>SGX Sensortech / Amphenol</t>
   </si>
   <si>
     <t>Sharp Microelectronics</t>
   </si>
   <si>
+    <t>Sherex</t>
+  </si>
+  <si>
     <t>Shin Chin</t>
   </si>
   <si>
     <t>Shindengen</t>
   </si>
   <si>
     <t>SI (Standard Inserts)</t>
   </si>
   <si>
     <t>Siemens</t>
   </si>
   <si>
     <t>Sierra Monitor</t>
   </si>
   <si>
     <t>Sierra Wireless / Semtech</t>
   </si>
   <si>
     <t>SiFive</t>
   </si>
   <si>
     <t>Sigfox</t>
   </si>
   <si>
     <t>Signal Transformer / Bel</t>
@@ -3425,51 +3434,51 @@
   <si>
     <t>Tekscan</t>
   </si>
   <si>
     <t>TEKTELIC</t>
   </si>
   <si>
     <t>Tektronix</t>
   </si>
   <si>
     <t>Telaire / Amphenol</t>
   </si>
   <si>
     <t>Teledatics</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne LeCroy</t>
   </si>
   <si>
     <t>Teledyne Relays</t>
   </si>
   <si>
-    <t>Telemecanique</t>
+    <t>Telemecanique Sensors / YAGEO</t>
   </si>
   <si>
     <t>Telink</t>
   </si>
   <si>
     <t>Telit Cinterion</t>
   </si>
   <si>
     <t>Teltonika</t>
   </si>
   <si>
     <t>Temp-Flex / Molex</t>
   </si>
   <si>
     <t>Tempo Semiconductor</t>
   </si>
   <si>
     <t>Terabee</t>
   </si>
   <si>
     <t>Terasic Technologies</t>
   </si>
   <si>
     <t>Teridian Semiconductor</t>
   </si>
@@ -3629,50 +3638,53 @@
   <si>
     <t>Ultralife</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
     <t>Unexpected Maker</t>
   </si>
   <si>
     <t>UnitedSiC / onsemi</t>
   </si>
   <si>
     <t>UP Board</t>
   </si>
   <si>
     <t>Upside Down Labs</t>
   </si>
   <si>
     <t>US Sensor / Littelfuse</t>
   </si>
   <si>
     <t>Useful Sensors</t>
   </si>
   <si>
+    <t>UTC / Evans Group</t>
+  </si>
+  <si>
     <t>Vacuumschmelze (VAC)</t>
   </si>
   <si>
     <t>Varitronix</t>
   </si>
   <si>
     <t>VCC</t>
   </si>
   <si>
     <t>Vector</t>
   </si>
   <si>
     <t>Vectron / Microchip</t>
   </si>
   <si>
     <t>Versarien Technologies</t>
   </si>
   <si>
     <t>Vertiq</t>
   </si>
   <si>
     <t>VIA Technologies</t>
   </si>
   <si>
     <t>Vicharak</t>
@@ -3812,51 +3824,51 @@
   <si>
     <t>Woodhead</t>
   </si>
   <si>
     <t>Würth Elektronik</t>
   </si>
   <si>
     <t>Xeltek</t>
   </si>
   <si>
     <t>Xenarc</t>
   </si>
   <si>
     <t>Xicon</t>
   </si>
   <si>
     <t>Xilinx / AMD</t>
   </si>
   <si>
     <t>XinaBox</t>
   </si>
   <si>
     <t>XMA / Amphenol</t>
   </si>
   <si>
-    <t>X-Microwave / Quantic</t>
+    <t>X-Microwave</t>
   </si>
   <si>
     <t>XMOS</t>
   </si>
   <si>
     <t>XP Power</t>
   </si>
   <si>
     <t>Xsens</t>
   </si>
   <si>
     <t>Xsens / Movella</t>
   </si>
   <si>
     <t>Xtech</t>
   </si>
   <si>
     <t>Xtreme Cable / Winchester Interconnect</t>
   </si>
   <si>
     <t>Xvisio</t>
   </si>
   <si>
     <t>YAGEO</t>
   </si>
@@ -4261,51 +4273,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1286"/>
+  <dimension ref="A1:A1290"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="35.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="119" customHeight="1"/>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
@@ -10694,50 +10706,70 @@
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="1" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="1" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="1" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="1" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="1" t="s">
         <v>1284</v>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" s="1" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" s="1" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" s="1" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" s="1" t="s">
+        <v>1288</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>